--- v0 (2026-04-09)
+++ v1 (2026-06-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Summary Report" sheetId="1" r:id="rId1"/>
     <sheet name="Detailed Report" sheetId="2" r:id="rId2"/>
     <sheet name="Uncategorized" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="200">
   <si>
     <t>DA In-Process Group Breakdown Count</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Count</t>
   </si>
   <si>
     <t>Round 1</t>
   </si>
   <si>
     <t>Round 2</t>
   </si>
   <si>
     <t>Not Priority</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Status Breakdown – Round 1</t>
   </si>
   <si>
@@ -82,555 +82,582 @@
   <si>
     <t>Onboarding Scheduled</t>
   </si>
   <si>
     <t>BGC Completed (FO Pending)</t>
   </si>
   <si>
     <t>BGC Pending</t>
   </si>
   <si>
     <t>Status Breakdown – Round 2</t>
   </si>
   <si>
     <t>Status Breakdown – Not Priority</t>
   </si>
   <si>
     <t>Overall Totals (R1 + R2 + NP)</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Eric Senkyrik</t>
   </si>
   <si>
+    <t>Jesus Banda</t>
+  </si>
+  <si>
+    <t>DeMarcus Paul</t>
+  </si>
+  <si>
+    <t>Denilson Esparza</t>
+  </si>
+  <si>
+    <t>Keivan Burns</t>
+  </si>
+  <si>
+    <t>David Sandoval</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brittany Wallace </t>
+  </si>
+  <si>
+    <t>Mauricio Romero</t>
+  </si>
+  <si>
+    <t>John Pasquariello</t>
+  </si>
+  <si>
+    <t>Peyton White</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cellie Nettles </t>
+  </si>
+  <si>
+    <t>Keven Villatoro</t>
+  </si>
+  <si>
+    <t>Christopher Taylor</t>
+  </si>
+  <si>
+    <t>Gerrion Johnson</t>
+  </si>
+  <si>
+    <t>Wesley Bridwell</t>
+  </si>
+  <si>
+    <t>Abran Davis</t>
+  </si>
+  <si>
+    <t>Louis Iruegas</t>
+  </si>
+  <si>
+    <t>Rodderick Washington</t>
+  </si>
+  <si>
+    <t>Andrew Fiffick</t>
+  </si>
+  <si>
+    <t>Collin Overman</t>
+  </si>
+  <si>
+    <t>Leonardo Rivera</t>
+  </si>
+  <si>
+    <t>Dominique Brown</t>
+  </si>
+  <si>
+    <t>Brayden Hodges</t>
+  </si>
+  <si>
+    <t>Ximena Hernandez</t>
+  </si>
+  <si>
+    <t>Maggi Noel</t>
+  </si>
+  <si>
+    <t>Daniel Garlitz</t>
+  </si>
+  <si>
+    <t>Jared Carter</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>Antonio Bray</t>
+  </si>
+  <si>
+    <t>Jonathan Rangel</t>
+  </si>
+  <si>
+    <t>Danielle Smith</t>
+  </si>
+  <si>
+    <t>Lakendrick Robertson</t>
+  </si>
+  <si>
+    <t>Anthony Slikker</t>
+  </si>
+  <si>
+    <t>Quadeterius Thomas</t>
+  </si>
+  <si>
+    <t>Djarius Williams</t>
+  </si>
+  <si>
+    <t>Jose Madera</t>
+  </si>
+  <si>
+    <t>Jesse Forrest</t>
+  </si>
+  <si>
+    <t>Xzavier Wilson</t>
+  </si>
+  <si>
+    <t>Joseph Brown</t>
+  </si>
+  <si>
+    <t>Antonio Lopez</t>
+  </si>
+  <si>
+    <t>Jaden Sprecher</t>
+  </si>
+  <si>
+    <t>David Vazquez</t>
+  </si>
+  <si>
+    <t>James Buster</t>
+  </si>
+  <si>
+    <t>Riley Braxton</t>
+  </si>
+  <si>
+    <t>LaTreyu Dove</t>
+  </si>
+  <si>
+    <t>Alex Alejandro Soto</t>
+  </si>
+  <si>
+    <t>Isidro Rucobo</t>
+  </si>
+  <si>
+    <t>Lataven Cooper</t>
+  </si>
+  <si>
+    <t>Joshua Hamilton</t>
+  </si>
+  <si>
+    <t>Damion Williams</t>
+  </si>
+  <si>
+    <t>Marty Anderson</t>
+  </si>
+  <si>
+    <t>Malik Fordham</t>
+  </si>
+  <si>
+    <t>Frank Lauderdale</t>
+  </si>
+  <si>
+    <t>Cody Sober</t>
+  </si>
+  <si>
+    <t>Mason Cole</t>
+  </si>
+  <si>
+    <t>Dalton Wheeler</t>
+  </si>
+  <si>
+    <t>Brett Sims</t>
+  </si>
+  <si>
+    <t>Joseph Walker</t>
+  </si>
+  <si>
+    <t>Earnest Younger</t>
+  </si>
+  <si>
+    <t>Cesar Raudales</t>
+  </si>
+  <si>
+    <t>James Hibbard</t>
+  </si>
+  <si>
+    <t>Alec Lea</t>
+  </si>
+  <si>
+    <t>Christian Longoria</t>
+  </si>
+  <si>
+    <t>Kacy Yount</t>
+  </si>
+  <si>
+    <t>Andrea Alexander</t>
+  </si>
+  <si>
+    <t>Conner Flowers</t>
+  </si>
+  <si>
+    <t>Timothy Adams</t>
+  </si>
+  <si>
+    <t>Anderson Davis</t>
+  </si>
+  <si>
+    <t>Justin Trimble</t>
+  </si>
+  <si>
+    <t>Bryan Curry</t>
+  </si>
+  <si>
+    <t>Nathan McKinney</t>
+  </si>
+  <si>
+    <t>Katelyn Trapp</t>
+  </si>
+  <si>
+    <t>Mario Martinez</t>
+  </si>
+  <si>
+    <t>Bryson Wilson</t>
+  </si>
+  <si>
+    <t>Aaliyah Gilmore</t>
+  </si>
+  <si>
+    <t>Marcus Davis</t>
+  </si>
+  <si>
+    <t>Application Status</t>
+  </si>
+  <si>
+    <t>Background Check Status</t>
+  </si>
+  <si>
+    <t>Onboarding Date</t>
+  </si>
+  <si>
+    <t>Training Schedule</t>
+  </si>
+  <si>
+    <t>Remarks</t>
+  </si>
+  <si>
+    <t>R1</t>
+  </si>
+  <si>
+    <t>Darius Robinson</t>
+  </si>
+  <si>
+    <t>OFFBOARDED</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>12/8/2025</t>
+  </si>
+  <si>
+    <t>12/9/2025</t>
+  </si>
+  <si>
+    <t>Zaneidria Johnson</t>
+  </si>
+  <si>
+    <t>10/22/2025</t>
+  </si>
+  <si>
+    <t>11/4/2025</t>
+  </si>
+  <si>
+    <t>Nathan Port</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Please do NOT reschedule as per Bere</t>
+  </si>
+  <si>
+    <t>Santiago Espinoza</t>
+  </si>
+  <si>
+    <t>unresponsive - No show on 12/21 schedule.; Not in texas for a week. Available next week.</t>
+  </si>
+  <si>
+    <t>Dakota Adams</t>
+  </si>
+  <si>
+    <t>RESIGNED/TERMED</t>
+  </si>
+  <si>
+    <t>11/3/2025</t>
+  </si>
+  <si>
+    <t>11/19/2025</t>
+  </si>
+  <si>
+    <t>Training Email Sent</t>
+  </si>
+  <si>
+    <t>Nathan Tovar</t>
+  </si>
+  <si>
+    <t>10/23/2025</t>
+  </si>
+  <si>
+    <t>10/30/2025</t>
+  </si>
+  <si>
+    <t>Domonquie Guy</t>
+  </si>
+  <si>
+    <t>10/31/2025</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michael Boviall </t>
   </si>
   <si>
-    <t>Jesus Banda</t>
-[...119 lines deleted...]
-    <t>David Vazquez</t>
+    <t>10/20/2025</t>
+  </si>
+  <si>
+    <t>10/27/2025</t>
+  </si>
+  <si>
+    <t>Rehired on 3/6 - FS on 3/9</t>
+  </si>
+  <si>
+    <t>R2</t>
+  </si>
+  <si>
+    <t>Cartavius Rodgers</t>
+  </si>
+  <si>
+    <t>11/8/2025</t>
+  </si>
+  <si>
+    <t>11/20/2025</t>
+  </si>
+  <si>
+    <t>NP</t>
+  </si>
+  <si>
+    <t>William Sexton</t>
+  </si>
+  <si>
+    <t>11/5/2025</t>
+  </si>
+  <si>
+    <t>12/1/2025</t>
+  </si>
+  <si>
+    <t>Jon Basey</t>
+  </si>
+  <si>
+    <t>FAILED TRAINING</t>
+  </si>
+  <si>
+    <t>1/27/2026</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>Patrick Blair</t>
+  </si>
+  <si>
+    <t>1/12/2026</t>
+  </si>
+  <si>
+    <t>1/29/2026</t>
+  </si>
+  <si>
+    <t>slots might be open for Jan 22 - PENDING DT</t>
+  </si>
+  <si>
+    <t>Raeqwon Woodard</t>
+  </si>
+  <si>
+    <t>Failed</t>
+  </si>
+  <si>
+    <t>Doesn't Meet Requirements: Felony case - Pistol</t>
+  </si>
+  <si>
+    <t>Jeffrey Franco</t>
+  </si>
+  <si>
+    <t>Felony case - burglary</t>
+  </si>
+  <si>
+    <t>Jamal Frazier</t>
+  </si>
+  <si>
+    <t>Albert Williams</t>
+  </si>
+  <si>
+    <t>1/31/2026</t>
+  </si>
+  <si>
+    <t>2/3/2026</t>
+  </si>
+  <si>
+    <t>book tomorrow 2/1 on DACO for training</t>
+  </si>
+  <si>
+    <t>Reginald Beecham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jacob Torres </t>
+  </si>
+  <si>
+    <t>1/14/2026</t>
+  </si>
+  <si>
+    <t>training cancelled due to weather</t>
+  </si>
+  <si>
+    <t>Andre Castle</t>
+  </si>
+  <si>
+    <t>Kenneth George</t>
+  </si>
+  <si>
+    <t>1/20/2026</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>Left Training Day 1 early</t>
+  </si>
+  <si>
+    <t>Jylnolia Fields</t>
+  </si>
+  <si>
+    <t>2/18/2026</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Cancelled FO 2/4, 2/9, &amp; 2/12</t>
+  </si>
+  <si>
+    <t>Jared Assavedo</t>
+  </si>
+  <si>
+    <t>2 Felony Cases</t>
+  </si>
+  <si>
+    <t>Keaton McCan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">unresponsive </t>
+  </si>
+  <si>
+    <t>Robert Ward</t>
+  </si>
+  <si>
+    <t>NO SHOW; Dealing with some personal issue. Will just reapply once resolved</t>
+  </si>
+  <si>
+    <t>Mechelle Lewis</t>
+  </si>
+  <si>
+    <t>2/4/2026</t>
+  </si>
+  <si>
+    <t>To be termed on ADP</t>
+  </si>
+  <si>
+    <t>Marcus Blanchard</t>
+  </si>
+  <si>
+    <t>1/15/2026</t>
+  </si>
+  <si>
+    <t>John Peek</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>NO SHOW; Called for resched: No Answer; Canceled</t>
+  </si>
+  <si>
+    <t>Jaden Cobuccio</t>
+  </si>
+  <si>
+    <t>1/19/2026</t>
+  </si>
+  <si>
+    <t>Brenden Flakes</t>
+  </si>
+  <si>
+    <t>2/2/2026</t>
+  </si>
+  <si>
+    <t>Michael Scott</t>
+  </si>
+  <si>
+    <t>2/26/2026</t>
+  </si>
+  <si>
+    <t>3/2/2026</t>
+  </si>
+  <si>
+    <t>Mario Lopez</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>Cresean Smith</t>
+  </si>
+  <si>
+    <t>Paper Form Completed - Sec 1&amp;2</t>
   </si>
   <si>
     <t>Oliver Nickle</t>
   </si>
   <si>
-    <t>James Buster</t>
-[...83 lines deleted...]
-    <t>Bryan Curry</t>
+    <t>12/2/2025</t>
+  </si>
+  <si>
+    <t>12/15/2025</t>
   </si>
   <si>
     <t>Dennis Toadvine</t>
   </si>
   <si>
-    <t>Nathan McKinney</t>
-[...284 lines deleted...]
-    <t>2/7/2026</t>
+    <t>2/16/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1051,51 +1078,51 @@
       <c r="A6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="6">
         <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="4">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
@@ -1221,83 +1248,83 @@
       <c r="A30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="4">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="4">
         <v>0</v>
       </c>
@@ -1306,125 +1333,125 @@
       <c r="A42" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="4">
         <v>62</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="4">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="4">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B111"/>
+  <dimension ref="A1:B106"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
         <v>9</v>
       </c>
@@ -1620,123 +1647,123 @@
       <c r="A27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B36" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="3" t="s">
         <v>49</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>52</v>
       </c>
@@ -1777,123 +1804,123 @@
       <c r="A49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-        <v>49</v>
+        <v>48</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:2">
-      <c r="A62" s="1" t="s">
-        <v>18</v>
+      <c r="A62" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:2">
-      <c r="A63" s="2" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="A63" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>63</v>
       </c>
@@ -2142,802 +2169,896 @@
       <c r="A97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" s="3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" s="3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>99</v>
+        <v>48</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" s="3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" s="3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" s="3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>49</v>
-[...39 lines deleted...]
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="7" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="3" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F3" s="3" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="3" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="3" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="3" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="G6" s="3"/>
+        <v>120</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="3" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C7" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F7" s="3" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="3" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="G8" s="3"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="3" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G9" s="3"/>
+        <v>129</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="G10" s="3"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F11" s="3" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="G11" s="3"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>119</v>
+        <v>144</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>111</v>
+        <v>148</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="G15" s="3"/>
+        <v>113</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="G16" s="3"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G17" s="3"/>
+        <v>155</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>111</v>
+        <v>148</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>161</v>
+        <v>113</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="G18" s="3"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>175</v>
+        <v>104</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>111</v>
+        <v>148</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>176</v>
+        <v>113</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>175</v>
+        <v>104</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="C25" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>175</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="G26" s="3"/>
+        <v>113</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>178</v>
+      </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="G27" s="3"/>
+        <v>113</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>178</v>
+      </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="G28" s="3"/>
+        <v>113</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B29" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="G29" s="3"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="G30" s="3"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E31" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="C29" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="3" t="s">
+      <c r="F31" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="F29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="3"/>
+      <c r="G31" s="3"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G32" s="3"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="G34" s="3"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G35" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Summary Report</vt:lpstr>
       <vt:lpstr>Detailed Report</vt:lpstr>