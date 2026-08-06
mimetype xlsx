--- v1 (2026-06-08)
+++ v2 (2026-08-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Summary Report" sheetId="1" r:id="rId1"/>
     <sheet name="Detailed Report" sheetId="2" r:id="rId2"/>
     <sheet name="Uncategorized" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="205">
   <si>
     <t>DA In-Process Group Breakdown Count</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Count</t>
   </si>
   <si>
     <t>Round 1</t>
   </si>
   <si>
     <t>Round 2</t>
   </si>
   <si>
     <t>Not Priority</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Status Breakdown – Round 1</t>
   </si>
   <si>
@@ -79,570 +79,585 @@
   <si>
     <t>Onboarded but Training Pending</t>
   </si>
   <si>
     <t>Onboarding Scheduled</t>
   </si>
   <si>
     <t>BGC Completed (FO Pending)</t>
   </si>
   <si>
     <t>BGC Pending</t>
   </si>
   <si>
     <t>Status Breakdown – Round 2</t>
   </si>
   <si>
     <t>Status Breakdown – Not Priority</t>
   </si>
   <si>
     <t>Overall Totals (R1 + R2 + NP)</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
+    <t>Keivan Burns</t>
+  </si>
+  <si>
     <t>Eric Senkyrik</t>
   </si>
   <si>
+    <t>DeMarcus Paul</t>
+  </si>
+  <si>
+    <t>Denilson Esparza</t>
+  </si>
+  <si>
+    <t>David Sandoval</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brittany Wallace </t>
+  </si>
+  <si>
+    <t>Mauricio Romero</t>
+  </si>
+  <si>
+    <t>Peyton White</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cellie Nettles </t>
+  </si>
+  <si>
+    <t>Keven Villatoro</t>
+  </si>
+  <si>
+    <t>Christopher Taylor</t>
+  </si>
+  <si>
+    <t>Gerrion Johnson</t>
+  </si>
+  <si>
+    <t>Wesley Bridwell</t>
+  </si>
+  <si>
+    <t>Abran Davis</t>
+  </si>
+  <si>
+    <t>Louis Iruegas</t>
+  </si>
+  <si>
+    <t>Rodderick Washington</t>
+  </si>
+  <si>
+    <t>Andrew Fiffick</t>
+  </si>
+  <si>
+    <t>Brayden Hodges</t>
+  </si>
+  <si>
+    <t>Ximena Hernandez</t>
+  </si>
+  <si>
+    <t>Maggi Noel</t>
+  </si>
+  <si>
+    <t>Daniel Garlitz</t>
+  </si>
+  <si>
+    <t>Jared Carter</t>
+  </si>
+  <si>
+    <t>Leonardo Rivera</t>
+  </si>
+  <si>
+    <t>John Pasquariello</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>Danielle Smith</t>
+  </si>
+  <si>
+    <t>Antonio Bray</t>
+  </si>
+  <si>
+    <t>Jonathan Rangel</t>
+  </si>
+  <si>
+    <t>Lakendrick Robertson</t>
+  </si>
+  <si>
+    <t>Anthony Slikker</t>
+  </si>
+  <si>
+    <t>Quadeterius Thomas</t>
+  </si>
+  <si>
+    <t>Djarius Williams</t>
+  </si>
+  <si>
+    <t>Jose Madera</t>
+  </si>
+  <si>
+    <t>Jesse Forrest</t>
+  </si>
+  <si>
+    <t>Xzavier Wilson</t>
+  </si>
+  <si>
+    <t>Joseph Brown</t>
+  </si>
+  <si>
+    <t>Antonio Lopez</t>
+  </si>
+  <si>
+    <t>Jaden Sprecher</t>
+  </si>
+  <si>
+    <t>David Vazquez</t>
+  </si>
+  <si>
+    <t>James Buster</t>
+  </si>
+  <si>
+    <t>LaTreyu Dove</t>
+  </si>
+  <si>
+    <t>Alex Alejandro Soto</t>
+  </si>
+  <si>
+    <t>Isidro Rucobo</t>
+  </si>
+  <si>
+    <t>Lataven Cooper</t>
+  </si>
+  <si>
+    <t>Joshua Hamilton</t>
+  </si>
+  <si>
+    <t>Damion Williams</t>
+  </si>
+  <si>
+    <t>Marty Anderson</t>
+  </si>
+  <si>
+    <t>Malik Fordham</t>
+  </si>
+  <si>
+    <t>Frank Lauderdale</t>
+  </si>
+  <si>
+    <t>Mason Cole</t>
+  </si>
+  <si>
+    <t>Dalton Wheeler</t>
+  </si>
+  <si>
+    <t>Earnest Younger</t>
+  </si>
+  <si>
+    <t>Cesar Raudales</t>
+  </si>
+  <si>
+    <t>James Hibbard</t>
+  </si>
+  <si>
+    <t>Alec Lea</t>
+  </si>
+  <si>
+    <t>Christian Longoria</t>
+  </si>
+  <si>
+    <t>Kacy Yount</t>
+  </si>
+  <si>
+    <t>Andrea Alexander</t>
+  </si>
+  <si>
+    <t>Conner Flowers</t>
+  </si>
+  <si>
+    <t>Timothy Adams</t>
+  </si>
+  <si>
+    <t>Anderson Davis</t>
+  </si>
+  <si>
+    <t>Justin Trimble</t>
+  </si>
+  <si>
+    <t>Bryan Curry</t>
+  </si>
+  <si>
+    <t>Nathan McKinney</t>
+  </si>
+  <si>
+    <t>Katelyn Trapp</t>
+  </si>
+  <si>
+    <t>Mario Martinez</t>
+  </si>
+  <si>
+    <t>Bryson Wilson</t>
+  </si>
+  <si>
+    <t>Aaliyah Gilmore</t>
+  </si>
+  <si>
+    <t>Marcus Davis</t>
+  </si>
+  <si>
+    <t>Application Status</t>
+  </si>
+  <si>
+    <t>Background Check Status</t>
+  </si>
+  <si>
+    <t>Onboarding Date</t>
+  </si>
+  <si>
+    <t>Training Schedule</t>
+  </si>
+  <si>
+    <t>Remarks</t>
+  </si>
+  <si>
+    <t>R1</t>
+  </si>
+  <si>
+    <t>Darius Robinson</t>
+  </si>
+  <si>
+    <t>OFFBOARDED</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>12/8/2025</t>
+  </si>
+  <si>
+    <t>12/9/2025</t>
+  </si>
+  <si>
+    <t>Zaneidria Johnson</t>
+  </si>
+  <si>
+    <t>10/22/2025</t>
+  </si>
+  <si>
+    <t>11/4/2025</t>
+  </si>
+  <si>
+    <t>Nathan Port</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Please do NOT reschedule as per Bere</t>
+  </si>
+  <si>
+    <t>Santiago Espinoza</t>
+  </si>
+  <si>
+    <t>unresponsive - No show on 12/21 schedule.; Not in texas for a week. Available next week.</t>
+  </si>
+  <si>
+    <t>Dakota Adams</t>
+  </si>
+  <si>
+    <t>RESIGNED/TERMED</t>
+  </si>
+  <si>
+    <t>11/3/2025</t>
+  </si>
+  <si>
+    <t>11/19/2025</t>
+  </si>
+  <si>
+    <t>Training Email Sent</t>
+  </si>
+  <si>
+    <t>Nathan Tovar</t>
+  </si>
+  <si>
+    <t>10/23/2025</t>
+  </si>
+  <si>
+    <t>10/30/2025</t>
+  </si>
+  <si>
+    <t>Domonquie Guy</t>
+  </si>
+  <si>
+    <t>10/31/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michael Boviall </t>
+  </si>
+  <si>
+    <t>10/20/2025</t>
+  </si>
+  <si>
+    <t>10/27/2025</t>
+  </si>
+  <si>
+    <t>Rehired on 3/6 - FS on 3/9</t>
+  </si>
+  <si>
     <t>Jesus Banda</t>
   </si>
   <si>
-    <t>DeMarcus Paul</t>
-[...49 lines deleted...]
-  <si>
     <t>Collin Overman</t>
   </si>
   <si>
-    <t>Leonardo Rivera</t>
+    <t>pending DT results - added as placeholder for now</t>
   </si>
   <si>
     <t>Dominique Brown</t>
   </si>
   <si>
-    <t>Brayden Hodges</t>
-[...59 lines deleted...]
-    <t>James Buster</t>
+    <t>12/21/2025</t>
+  </si>
+  <si>
+    <t>i9 section to redo</t>
+  </si>
+  <si>
+    <t>R2</t>
+  </si>
+  <si>
+    <t>Cartavius Rodgers</t>
+  </si>
+  <si>
+    <t>11/8/2025</t>
+  </si>
+  <si>
+    <t>11/20/2025</t>
+  </si>
+  <si>
+    <t>NP</t>
+  </si>
+  <si>
+    <t>William Sexton</t>
+  </si>
+  <si>
+    <t>11/5/2025</t>
+  </si>
+  <si>
+    <t>12/1/2025</t>
+  </si>
+  <si>
+    <t>Jon Basey</t>
+  </si>
+  <si>
+    <t>FAILED TRAINING</t>
+  </si>
+  <si>
+    <t>1/27/2026</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>Patrick Blair</t>
+  </si>
+  <si>
+    <t>1/12/2026</t>
+  </si>
+  <si>
+    <t>1/29/2026</t>
+  </si>
+  <si>
+    <t>slots might be open for Jan 22 - PENDING DT</t>
+  </si>
+  <si>
+    <t>Raeqwon Woodard</t>
+  </si>
+  <si>
+    <t>Failed</t>
+  </si>
+  <si>
+    <t>Doesn't Meet Requirements: Felony case - Pistol</t>
+  </si>
+  <si>
+    <t>Jeffrey Franco</t>
+  </si>
+  <si>
+    <t>Felony case - burglary</t>
+  </si>
+  <si>
+    <t>Jamal Frazier</t>
+  </si>
+  <si>
+    <t>Albert Williams</t>
+  </si>
+  <si>
+    <t>1/31/2026</t>
+  </si>
+  <si>
+    <t>2/3/2026</t>
+  </si>
+  <si>
+    <t>book tomorrow 2/1 on DACO for training</t>
+  </si>
+  <si>
+    <t>Reginald Beecham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jacob Torres </t>
+  </si>
+  <si>
+    <t>1/14/2026</t>
+  </si>
+  <si>
+    <t>training cancelled due to weather</t>
+  </si>
+  <si>
+    <t>Andre Castle</t>
+  </si>
+  <si>
+    <t>Kenneth George</t>
+  </si>
+  <si>
+    <t>1/20/2026</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>Left Training Day 1 early</t>
+  </si>
+  <si>
+    <t>Jylnolia Fields</t>
+  </si>
+  <si>
+    <t>2/18/2026</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Cancelled FO 2/4, 2/9, &amp; 2/12</t>
+  </si>
+  <si>
+    <t>Jared Assavedo</t>
+  </si>
+  <si>
+    <t>2 Felony Cases</t>
+  </si>
+  <si>
+    <t>Keaton McCan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">unresponsive </t>
+  </si>
+  <si>
+    <t>Robert Ward</t>
+  </si>
+  <si>
+    <t>NO SHOW; Dealing with some personal issue. Will just reapply once resolved</t>
+  </si>
+  <si>
+    <t>Mechelle Lewis</t>
+  </si>
+  <si>
+    <t>2/4/2026</t>
+  </si>
+  <si>
+    <t>To be termed on ADP</t>
+  </si>
+  <si>
+    <t>Marcus Blanchard</t>
+  </si>
+  <si>
+    <t>1/15/2026</t>
+  </si>
+  <si>
+    <t>John Peek</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>NO SHOW; Called for resched: No Answer; Canceled</t>
+  </si>
+  <si>
+    <t>Jaden Cobuccio</t>
+  </si>
+  <si>
+    <t>1/19/2026</t>
+  </si>
+  <si>
+    <t>Brenden Flakes</t>
+  </si>
+  <si>
+    <t>2/2/2026</t>
+  </si>
+  <si>
+    <t>Michael Scott</t>
+  </si>
+  <si>
+    <t>2/26/2026</t>
+  </si>
+  <si>
+    <t>3/2/2026</t>
+  </si>
+  <si>
+    <t>Mario Lopez</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>Cresean Smith</t>
+  </si>
+  <si>
+    <t>Paper Form Completed - Sec 1&amp;2</t>
   </si>
   <si>
     <t>Riley Braxton</t>
   </si>
   <si>
-    <t>LaTreyu Dove</t>
-[...23 lines deleted...]
-    <t>Frank Lauderdale</t>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>Joseph Walker</t>
   </si>
   <si>
     <t>Cody Sober</t>
   </si>
   <si>
-    <t>Mason Cole</t>
-[...2 lines deleted...]
-    <t>Dalton Wheeler</t>
+    <t>1/21/2026</t>
   </si>
   <si>
     <t>Brett Sims</t>
-  </si>
-[...349 lines deleted...]
-    <t>Paper Form Completed - Sec 1&amp;2</t>
   </si>
   <si>
     <t>Oliver Nickle</t>
   </si>
   <si>
     <t>12/2/2025</t>
   </si>
   <si>
     <t>12/15/2025</t>
   </si>
   <si>
     <t>Dennis Toadvine</t>
   </si>
   <si>
     <t>2/16/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1078,51 +1093,51 @@
       <c r="A6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="6">
         <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="4">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
@@ -1248,51 +1263,51 @@
       <c r="A30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="4">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="4">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
@@ -1333,51 +1348,51 @@
       <c r="A42" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="4">
         <v>62</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="4">
-        <v>75</v>
+        <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="4">
         <v>0</v>
       </c>
@@ -1407,51 +1422,51 @@
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="4">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B106"/>
+  <dimension ref="A1:B99"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
         <v>9</v>
       </c>
@@ -1623,139 +1638,139 @@
       <c r="A24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B33" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>48</v>
-      </c>
-[...35 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>51</v>
       </c>
@@ -1780,139 +1795,139 @@
       <c r="A46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>48</v>
-[...15 lines deleted...]
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="58" spans="1:2">
-      <c r="A58" s="3" t="s">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="A58" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="61" spans="1:2">
-      <c r="A61" s="1" t="s">
-        <v>18</v>
+      <c r="A61" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="62" spans="1:2">
-      <c r="A62" s="2" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="A62" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>62</v>
       </c>
@@ -2113,952 +2128,1051 @@
       <c r="A90" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" s="3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" s="3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" s="3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" s="3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" s="3" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>96</v>
-[...55 lines deleted...]
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G35"/>
+  <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="7" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="3" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F3" s="3" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="3" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D4" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="3" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="3" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="3" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="3" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="G8" s="3"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="3" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
-        <v>131</v>
+        <v>95</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="G10" s="3"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="G11" s="3"/>
+        <v>100</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>126</v>
+      </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="3" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>140</v>
+        <v>111</v>
       </c>
       <c r="D12" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F12" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="3" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="3" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="G13" s="3"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="3" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="G14" s="3"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="G16" s="3"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>155</v>
+        <v>106</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="G18" s="3"/>
+        <v>106</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="G19" s="3"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E20" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F20" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="F20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>163</v>
+        <v>106</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>113</v>
+        <v>153</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>113</v>
+        <v>167</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>177</v>
+        <v>106</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>180</v>
+        <v>106</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>182</v>
+        <v>106</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="G29" s="3"/>
+        <v>106</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="G30" s="3"/>
+        <v>106</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="G31" s="3"/>
+        <v>106</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>192</v>
+        <v>158</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="G32" s="3"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="G33" s="3"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="G34" s="3"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B35" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="G35" s="3"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="G37" s="3"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G38" s="3"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E39" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...8 lines deleted...]
-      <c r="F35" s="3" t="s">
+      <c r="F39" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="G35" s="3"/>
+      <c r="C40" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G41" s="3"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G42" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Summary Report</vt:lpstr>
       <vt:lpstr>Detailed Report</vt:lpstr>